--- v0 (2026-06-28)
+++ v1 (2026-08-13)
@@ -137,51 +137,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">v1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Exported: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">June 28, 2026</w:t>
+        <w:t xml:space="preserve">August 13, 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Run ID: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">b09ca402-0cac-4c4c-b003-b174e08c1e5b</w:t>
       </w:r>
     </w:p>